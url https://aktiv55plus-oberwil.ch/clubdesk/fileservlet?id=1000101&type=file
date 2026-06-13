--- v0 (2026-03-17)
+++ v1 (2026-06-13)
@@ -708,204 +708,214 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B92EC7" w14:textId="77777777" w:rsidR="00F62683" w:rsidRDefault="00F62683">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B1185D" w14:textId="6FC91DB3" w:rsidR="00ED022A" w:rsidRDefault="00A63F36">
+    <w:p w14:paraId="63B1185D" w14:textId="10F673EC" w:rsidR="00ED022A" w:rsidRDefault="00A63F36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Formular senden an:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="00AE1D09" w:rsidRPr="00796FEE">
+        <w:r w:rsidR="00A05021" w:rsidRPr="008150B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
-          <w:t>brigitte.zuercher@avoberwil.clubdesk.com</w:t>
+          <w:t>info@aktiv55plus-oberwil.ch</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C941DB7" w14:textId="77777777" w:rsidR="003C112F" w:rsidRDefault="003C112F" w:rsidP="003C112F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EB016D3" w14:textId="11854382" w:rsidR="00A63F36" w:rsidRDefault="003C112F" w:rsidP="003C112F">
+    <w:p w14:paraId="6EB016D3" w14:textId="42926521" w:rsidR="00A63F36" w:rsidRDefault="003C112F" w:rsidP="003C112F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Per Post an:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Brigitte Zürcher</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1C00">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aktivverein 55+ Oberwil </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6E4439" w14:textId="407B7FDC" w:rsidR="003C112F" w:rsidRDefault="003C112F" w:rsidP="003C112F">
+    <w:p w14:paraId="6C6E4439" w14:textId="7CBA0D2E" w:rsidR="003C112F" w:rsidRDefault="003C112F" w:rsidP="003C112F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Bündtenweg 34</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1C00">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Postfach 15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6F19D0" w14:textId="3B27084D" w:rsidR="003C112F" w:rsidRDefault="003C112F" w:rsidP="003C112F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
@@ -1083,76 +1093,80 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B5011"/>
     <w:rsid w:val="000065CE"/>
     <w:rsid w:val="00016E4B"/>
     <w:rsid w:val="000361E7"/>
+    <w:rsid w:val="001250E5"/>
     <w:rsid w:val="0018192D"/>
     <w:rsid w:val="001A2DFB"/>
     <w:rsid w:val="001D6ACE"/>
     <w:rsid w:val="00266680"/>
     <w:rsid w:val="002B1CF4"/>
     <w:rsid w:val="003C112F"/>
     <w:rsid w:val="00420319"/>
     <w:rsid w:val="004945E6"/>
     <w:rsid w:val="004F76B6"/>
     <w:rsid w:val="00616AFB"/>
     <w:rsid w:val="00630670"/>
+    <w:rsid w:val="006C1C00"/>
     <w:rsid w:val="00756D01"/>
     <w:rsid w:val="00790010"/>
     <w:rsid w:val="007B5011"/>
     <w:rsid w:val="007D795B"/>
     <w:rsid w:val="00875BA1"/>
     <w:rsid w:val="008D5AFC"/>
     <w:rsid w:val="009B71DD"/>
+    <w:rsid w:val="00A05021"/>
     <w:rsid w:val="00A37669"/>
     <w:rsid w:val="00A63F36"/>
     <w:rsid w:val="00A779EF"/>
     <w:rsid w:val="00AE1D09"/>
     <w:rsid w:val="00B45A96"/>
     <w:rsid w:val="00BE2404"/>
     <w:rsid w:val="00BF07B6"/>
     <w:rsid w:val="00C772E1"/>
+    <w:rsid w:val="00CD46AB"/>
     <w:rsid w:val="00D928F6"/>
     <w:rsid w:val="00ED022A"/>
     <w:rsid w:val="00EE63D3"/>
     <w:rsid w:val="00F62683"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2134,51 +2148,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D795B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oberwil.ch/vereinsliste/107110" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aktiv55plus-oberwil.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brigitte.zuercher@avoberwil.clubdesk.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oberwil.ch/vereinsliste/107110" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aktiv55plus-oberwil.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@aktiv55plus-oberwil.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2437,55 +2451,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>109</Words>
-  <Characters>690</Characters>
+  <Words>106</Words>
+  <Characters>674</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>798</CharactersWithSpaces>
+  <CharactersWithSpaces>779</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ruedi Affentranger</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>