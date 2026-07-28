--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -708,164 +708,170 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B92EC7" w14:textId="77777777" w:rsidR="00F62683" w:rsidRDefault="00F62683">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B1185D" w14:textId="10F673EC" w:rsidR="00ED022A" w:rsidRDefault="00A63F36">
+    <w:p w14:paraId="63B1185D" w14:textId="7C7C1A6A" w:rsidR="00ED022A" w:rsidRDefault="00A63F36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Formular senden an:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="00A05021" w:rsidRPr="008150B4">
+        <w:r w:rsidR="00B17B36" w:rsidRPr="00AC1523">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
-          <w:t>info@aktiv55plus-oberwil.ch</w:t>
+          <w:t>AV55Info@aktiv55plus-oberwil.ch</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C941DB7" w14:textId="77777777" w:rsidR="003C112F" w:rsidRDefault="003C112F" w:rsidP="003C112F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EB016D3" w14:textId="42926521" w:rsidR="00A63F36" w:rsidRDefault="003C112F" w:rsidP="003C112F">
+    <w:p w14:paraId="6EB016D3" w14:textId="46FF4F2F" w:rsidR="00A63F36" w:rsidRDefault="003C112F" w:rsidP="003C112F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Per Post an:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006C1C00">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktivverein 55+ Oberwil </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17B36">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>und Umgebung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6E4439" w14:textId="7CBA0D2E" w:rsidR="003C112F" w:rsidRDefault="003C112F" w:rsidP="003C112F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
@@ -1112,56 +1118,58 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B5011"/>
     <w:rsid w:val="000065CE"/>
     <w:rsid w:val="00016E4B"/>
     <w:rsid w:val="000361E7"/>
     <w:rsid w:val="001250E5"/>
     <w:rsid w:val="0018192D"/>
     <w:rsid w:val="001A2DFB"/>
     <w:rsid w:val="001D6ACE"/>
     <w:rsid w:val="00266680"/>
     <w:rsid w:val="002B1CF4"/>
     <w:rsid w:val="003C112F"/>
     <w:rsid w:val="00420319"/>
     <w:rsid w:val="004945E6"/>
     <w:rsid w:val="004F76B6"/>
     <w:rsid w:val="00616AFB"/>
     <w:rsid w:val="00630670"/>
     <w:rsid w:val="006C1C00"/>
     <w:rsid w:val="00756D01"/>
     <w:rsid w:val="00790010"/>
     <w:rsid w:val="007B5011"/>
     <w:rsid w:val="007D795B"/>
     <w:rsid w:val="00875BA1"/>
     <w:rsid w:val="008D5AFC"/>
+    <w:rsid w:val="00954045"/>
     <w:rsid w:val="009B71DD"/>
     <w:rsid w:val="00A05021"/>
     <w:rsid w:val="00A37669"/>
     <w:rsid w:val="00A63F36"/>
     <w:rsid w:val="00A779EF"/>
     <w:rsid w:val="00AE1D09"/>
+    <w:rsid w:val="00B17B36"/>
     <w:rsid w:val="00B45A96"/>
     <w:rsid w:val="00BE2404"/>
     <w:rsid w:val="00BF07B6"/>
     <w:rsid w:val="00C772E1"/>
     <w:rsid w:val="00CD46AB"/>
     <w:rsid w:val="00D928F6"/>
     <w:rsid w:val="00ED022A"/>
     <w:rsid w:val="00EE63D3"/>
     <w:rsid w:val="00F62683"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -2148,51 +2156,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D795B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oberwil.ch/vereinsliste/107110" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aktiv55plus-oberwil.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@aktiv55plus-oberwil.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oberwil.ch/vereinsliste/107110" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aktiv55plus-oberwil.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AV55Info@aktiv55plus-oberwil.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2451,55 +2459,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>106</Words>
-  <Characters>674</Characters>
+  <Words>109</Words>
+  <Characters>691</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>779</CharactersWithSpaces>
+  <CharactersWithSpaces>799</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ruedi Affentranger</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>